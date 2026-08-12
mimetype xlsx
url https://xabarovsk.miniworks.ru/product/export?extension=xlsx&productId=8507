--- v1 (2026-06-17)
+++ v2 (2026-08-12)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 12.08.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>ТПУ30Ж</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>ТПУ30З</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>ТПУ30СН</t>
   </si>