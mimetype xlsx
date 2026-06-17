--- v0 (2026-04-28)
+++ v1 (2026-06-17)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>ЯЛ16ЧС</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>ЯЛ16ЖС</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>ЯЛ16СЛС</t>
   </si>
   <si>
     <t>салатовый</t>
   </si>
   <si>
     <t>ЯЛ16СНС</t>
   </si>
@@ -907,147 +907,147 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>36.6</v>
       </c>
       <c r="F8" s="9">
         <v>37.9</v>
       </c>
       <c r="G8" s="9">
         <v>39.8</v>
       </c>
       <c r="H8" s="9">
         <v>42.8</v>
       </c>
       <c r="I8" s="9">
         <v>45.5</v>
       </c>
       <c r="J8" s="9">
         <v>50.0</v>
       </c>
       <c r="K8" s="3">
-        <v>11230</v>
+        <v>3702</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>36.6</v>
       </c>
       <c r="F9" s="9">
         <v>37.9</v>
       </c>
       <c r="G9" s="9">
         <v>39.8</v>
       </c>
       <c r="H9" s="9">
         <v>42.8</v>
       </c>
       <c r="I9" s="9">
         <v>45.5</v>
       </c>
       <c r="J9" s="9">
         <v>50.0</v>
       </c>
       <c r="K9" s="3">
-        <v>11229</v>
+        <v>10766</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>36.6</v>
       </c>
       <c r="F10" s="9">
         <v>37.9</v>
       </c>
       <c r="G10" s="9">
         <v>39.8</v>
       </c>
       <c r="H10" s="9">
         <v>42.8</v>
       </c>
       <c r="I10" s="9">
         <v>45.5</v>
       </c>
       <c r="J10" s="9">
         <v>50.0</v>
       </c>
       <c r="K10" s="3">
-        <v>14563</v>
+        <v>13646</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>36.6</v>
       </c>
       <c r="F11" s="9">
         <v>37.9</v>
       </c>
       <c r="G11" s="9">
         <v>39.8</v>
       </c>
       <c r="H11" s="9">
         <v>42.8</v>
       </c>
       <c r="I11" s="9">
         <v>45.5</v>
       </c>
       <c r="J11" s="9">
         <v>50.0</v>
       </c>
       <c r="K11" s="3">
-        <v>10712</v>
+        <v>10705</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>36.6</v>
       </c>
       <c r="F12" s="9">
         <v>37.9</v>
       </c>
       <c r="G12" s="9">
         <v>39.8</v>
       </c>
       <c r="H12" s="9">
         <v>42.8</v>
       </c>
       <c r="I12" s="9">
@@ -1067,51 +1067,51 @@
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>36.6</v>
       </c>
       <c r="F13" s="9">
         <v>37.9</v>
       </c>
       <c r="G13" s="9">
         <v>39.8</v>
       </c>
       <c r="H13" s="9">
         <v>42.8</v>
       </c>
       <c r="I13" s="9">
         <v>45.5</v>
       </c>
       <c r="J13" s="9">
         <v>50.0</v>
       </c>
       <c r="K13" s="3">
-        <v>4096</v>
+        <v>3933</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>36.6</v>
       </c>
       <c r="F14" s="9">
         <v>37.9</v>
       </c>
       <c r="G14" s="9">
         <v>39.8</v>
       </c>
       <c r="H14" s="9">
         <v>42.8</v>
       </c>
       <c r="I14" s="9">
@@ -1131,83 +1131,83 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>36.6</v>
       </c>
       <c r="F15" s="9">
         <v>37.9</v>
       </c>
       <c r="G15" s="9">
         <v>39.8</v>
       </c>
       <c r="H15" s="9">
         <v>42.8</v>
       </c>
       <c r="I15" s="9">
         <v>45.5</v>
       </c>
       <c r="J15" s="9">
         <v>50.0</v>
       </c>
       <c r="K15" s="3">
-        <v>8188</v>
+        <v>8142</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>36.6</v>
       </c>
       <c r="F16" s="9">
         <v>37.9</v>
       </c>
       <c r="G16" s="9">
         <v>39.8</v>
       </c>
       <c r="H16" s="9">
         <v>42.8</v>
       </c>
       <c r="I16" s="9">
         <v>45.5</v>
       </c>
       <c r="J16" s="9">
         <v>50.0</v>
       </c>
       <c r="K16" s="3">
-        <v>3607</v>
+        <v>3407</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="140">
       <c r="A17"/>
       <c r="B17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>