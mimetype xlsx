--- v1 (2026-06-17)
+++ v2 (2026-08-11)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 11.08.2026 </t>
   </si>
   <si>
     <t>ЯЛ16ЧС</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>ЯЛ16ЖС</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>ЯЛ16СЛС</t>
   </si>
   <si>
     <t>салатовый</t>
   </si>
   <si>
     <t>ЯЛ16СНС</t>
   </si>
@@ -889,322 +889,322 @@
       </c>
       <c r="H7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F8" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G8" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H8" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I8" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J8" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K8" s="3">
-        <v>3702</v>
+        <v>14632</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F9" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G9" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H9" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I9" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J9" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K9" s="3">
-        <v>10766</v>
+        <v>10763</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F10" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G10" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H10" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I10" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J10" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K10" s="3">
-        <v>13646</v>
+        <v>13642</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F11" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G11" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H11" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I11" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J11" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K11" s="3">
         <v>10705</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F12" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G12" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H12" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I12" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J12" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K12" s="3">
-        <v>2561</v>
+        <v>4171</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F13" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G13" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H13" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I13" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J13" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K13" s="3">
-        <v>3933</v>
+        <v>2113</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F14" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G14" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H14" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I14" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J14" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K14" s="3">
-        <v>9530</v>
+        <v>9170</v>
       </c>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="35">
       <c r="A15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F15" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G15" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H15" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I15" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J15" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K15" s="3">
-        <v>8142</v>
+        <v>6724</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
-        <v>36.6</v>
+        <v>39.5</v>
       </c>
       <c r="F16" s="9">
-        <v>37.9</v>
+        <v>41.7</v>
       </c>
       <c r="G16" s="9">
-        <v>39.8</v>
+        <v>45.9</v>
       </c>
       <c r="H16" s="9">
-        <v>42.8</v>
+        <v>54.5</v>
       </c>
       <c r="I16" s="9">
-        <v>45.5</v>
+        <v>62.0</v>
       </c>
       <c r="J16" s="9">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="K16" s="3">
         <v>3407</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="140">
       <c r="A17"/>
       <c r="B17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>