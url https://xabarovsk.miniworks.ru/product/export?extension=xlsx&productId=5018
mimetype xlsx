--- v0 (2026-04-28)
+++ v1 (2026-06-17)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>MF3020-02H</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>MF3020-03H</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Хабаровск
 (для иногородних клиентов доставка до склада ТК в г. Хабаровск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -874,51 +874,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>30.1</v>
       </c>
       <c r="F8" s="9">
         <v>31.7</v>
       </c>
       <c r="G8" s="9">
         <v>35.0</v>
       </c>
       <c r="H8" s="9">
         <v>41.5</v>
       </c>
       <c r="I8" s="9">
         <v>47.0</v>
       </c>
       <c r="J8" s="9">
         <v>60.0</v>
       </c>
       <c r="K8" s="3">
-        <v>1889</v>
+        <v>2649</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>36.12</v>
       </c>
       <c r="F9" s="9">
         <v>38.04</v>
       </c>
       <c r="G9" s="9">
         <v>42.0</v>
       </c>
       <c r="H9" s="9">
         <v>49.8</v>
       </c>
       <c r="I9" s="9">