--- v1 (2026-06-17)
+++ v2 (2026-08-11)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 11.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>MF3020-02H</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>MF3020-03H</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Хабаровск
 (для иногородних клиентов доставка до склада ТК в г. Хабаровск бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -874,51 +874,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>30.1</v>
       </c>
       <c r="F8" s="9">
         <v>31.7</v>
       </c>
       <c r="G8" s="9">
         <v>35.0</v>
       </c>
       <c r="H8" s="9">
         <v>41.5</v>
       </c>
       <c r="I8" s="9">
         <v>47.0</v>
       </c>
       <c r="J8" s="9">
         <v>60.0</v>
       </c>
       <c r="K8" s="3">
-        <v>2649</v>
+        <v>33</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>36.12</v>
       </c>
       <c r="F9" s="9">
         <v>38.04</v>
       </c>
       <c r="G9" s="9">
         <v>42.0</v>
       </c>
       <c r="H9" s="9">
         <v>49.8</v>
       </c>
       <c r="I9" s="9">