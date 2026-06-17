--- v0 (2026-04-28)
+++ v1 (2026-06-17)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">23,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
@@ -1730,51 +1730,51 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">54,00 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">27,00 р.</t>
           </r>
         </is>
       </c>
       <c r="K10" s="3">
-        <v>2970</v>
+        <v>2220</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>