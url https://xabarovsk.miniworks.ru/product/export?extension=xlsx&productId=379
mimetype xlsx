--- v1 (2026-06-17)
+++ v2 (2026-08-11)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 17.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 11.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">23,50 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>